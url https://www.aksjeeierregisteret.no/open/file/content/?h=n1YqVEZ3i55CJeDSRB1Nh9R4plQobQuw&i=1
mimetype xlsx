--- v0 (2026-04-05)
+++ v1 (2026-06-15)
@@ -5,77 +5,101 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="720" yWindow="270" windowWidth="11100" windowHeight="5325"/>
   </bookViews>
   <sheets>
     <sheet name="ISIN-skifter_fom_Aug2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ISIN_skifter_fom_Aug2025">'ISIN-skifter_fom_Aug2025'!$A$1:$F$47</definedName>
+    <definedName name="ISIN_skifter_fom_Aug2025">'ISIN-skifter_fom_Aug2025'!$A$1:$F$55</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
   <si>
     <t>Gammelt ISIN</t>
   </si>
   <si>
     <t>Gammelt ISIN-navn</t>
   </si>
   <si>
     <t>Nytt ISIN</t>
   </si>
   <si>
     <t>Nytt ISIN-navn</t>
   </si>
   <si>
     <t>Dato for ISIN-skift</t>
   </si>
   <si>
     <t>Selskapsnavn</t>
   </si>
   <si>
+    <t>NO0013699868</t>
+  </si>
+  <si>
+    <t>SAGA PURE ASA NYE AKS</t>
+  </si>
+  <si>
+    <t>NO0010572589</t>
+  </si>
+  <si>
+    <t>SAGA PURE ASA</t>
+  </si>
+  <si>
+    <t>NO0013739227</t>
+  </si>
+  <si>
+    <t>AWILCO LNG ASA</t>
+  </si>
+  <si>
+    <t>NO0010607971</t>
+  </si>
+  <si>
+    <t>ALNG ASA</t>
+  </si>
+  <si>
     <t>NO0013697862</t>
   </si>
   <si>
     <t>ZELLUNA ASA NYE AKS</t>
   </si>
   <si>
     <t>NO0013524942</t>
   </si>
   <si>
     <t>ZELLUNA ASA</t>
   </si>
   <si>
     <t>NO0013699454</t>
   </si>
   <si>
     <t>NO0012958539</t>
   </si>
   <si>
     <t>Nordic Financia</t>
   </si>
   <si>
     <t>NO0013683409</t>
   </si>
   <si>
     <t>Nordic Financials ASA</t>
@@ -119,62 +143,50 @@
   <si>
     <t>SED ENERGY</t>
   </si>
   <si>
     <t>SED ENERGY HOLDING PLC</t>
   </si>
   <si>
     <t>NO0013192336</t>
   </si>
   <si>
     <t>AQUA BIO TECHN NYE AKS</t>
   </si>
   <si>
     <t>NO0010307135</t>
   </si>
   <si>
     <t>AQUA BIO TECHN</t>
   </si>
   <si>
     <t>AQUA BIO TECHNOLOGY ASA</t>
   </si>
   <si>
     <t>NO0013697573</t>
   </si>
   <si>
-    <t>NO0013699868</t>
-[...10 lines deleted...]
-  <si>
     <t>NO0013576389</t>
   </si>
   <si>
     <t>DOLPHITECH AS PR. B-AKS</t>
   </si>
   <si>
     <t>NO0010717408</t>
   </si>
   <si>
     <t>DOLPHITECH AS</t>
   </si>
   <si>
     <t>NO0003028904</t>
   </si>
   <si>
     <t>VEND MARKETPLAC A-AKSJER</t>
   </si>
   <si>
     <t>NO0010736879</t>
   </si>
   <si>
     <t>VEND MARKETPLAC</t>
   </si>
   <si>
     <t>VEND MARKETPLACES ASA</t>
@@ -236,93 +248,108 @@
   <si>
     <t>NO0013178616</t>
   </si>
   <si>
     <t>PUBLIC PROPERTY INVEST ASA</t>
   </si>
   <si>
     <t>NO0013699991</t>
   </si>
   <si>
     <t>NO0013697516</t>
   </si>
   <si>
     <t>ENSURGE MICROPO NYE AKS</t>
   </si>
   <si>
     <t>NO0013186460</t>
   </si>
   <si>
     <t>ENSURGE MICROPO</t>
   </si>
   <si>
     <t>ENSURGE MICROPOWER  ASA</t>
   </si>
   <si>
+    <t>NO0013291443</t>
+  </si>
+  <si>
+    <t>LOGISTEA AB (publ) A NDR</t>
+  </si>
+  <si>
+    <t>NO0013291450</t>
+  </si>
+  <si>
+    <t>LOGISTEA AB (publ) B NDR</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA</t>
+  </si>
+  <si>
     <t>NO0013596676</t>
   </si>
   <si>
     <t>LIFECARE ASA</t>
   </si>
   <si>
     <t>NO0013355859</t>
   </si>
   <si>
     <t>NO0013610253</t>
   </si>
   <si>
     <t>OBSERVE MEDICAL</t>
   </si>
   <si>
     <t>NO0013457952</t>
   </si>
   <si>
     <t>OBSERVE MEDICAL ASA</t>
   </si>
   <si>
     <t>NO0013641803</t>
   </si>
   <si>
     <t>IDEX Bio ASA</t>
   </si>
   <si>
     <t>NO0013536078</t>
   </si>
   <si>
     <t>IDEX Biometrics ASA</t>
   </si>
   <si>
     <t>NO0010360175</t>
   </si>
   <si>
     <t>KMC Properties</t>
   </si>
   <si>
     <t>NO0013637181</t>
   </si>
   <si>
-    <t>KMC Properties ASA</t>
+    <t>Bevest ASA</t>
   </si>
   <si>
     <t>NO0010778095</t>
   </si>
   <si>
     <t>Fjord Defence</t>
   </si>
   <si>
     <t>NO0013647693</t>
   </si>
   <si>
     <t>Fjord Defence Group ASA</t>
   </si>
   <si>
     <t>NO0013709089</t>
   </si>
   <si>
     <t>Fjord Defence NYE AKS</t>
   </si>
   <si>
     <t>NO0013669788</t>
   </si>
   <si>
     <t>NO0013577668</t>
   </si>
@@ -377,150 +404,195 @@
   <si>
     <t>NO0011045429</t>
   </si>
   <si>
     <t>HAVILA KYSTRUTE</t>
   </si>
   <si>
     <t>NO0013696799</t>
   </si>
   <si>
     <t>HAVILA KYSTRUTEN AS</t>
   </si>
   <si>
     <t>NO0010694029</t>
   </si>
   <si>
     <t>Morrow Bank</t>
   </si>
   <si>
     <t>NO0013698175</t>
   </si>
   <si>
     <t>MORROW BANK AB NDR</t>
   </si>
   <si>
-    <t>DNB BANK ASA</t>
-[...1 lines deleted...]
-  <si>
     <t>NO0013435834</t>
   </si>
   <si>
     <t>KOKOON GLOBAL</t>
   </si>
   <si>
     <t>NO0013698753</t>
   </si>
   <si>
-    <t>KOKOON GLOBAL ASA</t>
+    <t>KOKOON GLOBAL AS</t>
   </si>
   <si>
     <t>NO0013251173</t>
   </si>
   <si>
     <t>Oncoinvent ASA</t>
   </si>
   <si>
     <t>NO0013711713</t>
   </si>
   <si>
     <t>NO0013711721</t>
   </si>
   <si>
+    <t>NO0013726471</t>
+  </si>
+  <si>
+    <t>KMC Properties NYE AKS</t>
+  </si>
+  <si>
     <t>NO0012595950</t>
   </si>
   <si>
     <t>Dolphin Drill</t>
   </si>
   <si>
     <t>NO0013711739</t>
   </si>
   <si>
     <t>Dolphin Drilling AS</t>
   </si>
   <si>
     <t>NO0010809783</t>
   </si>
   <si>
     <t>OTOVO ASA</t>
   </si>
   <si>
     <t>NO0013721613</t>
   </si>
   <si>
     <t>NO0013696740</t>
   </si>
   <si>
-    <t>KMC Properties NYE AKS</t>
-[...4 lines deleted...]
-  <si>
     <t>NO0013726547</t>
   </si>
   <si>
     <t>NO0012899972</t>
   </si>
   <si>
     <t>CATALYSTONE SOL</t>
   </si>
   <si>
     <t>NO0013726919</t>
   </si>
   <si>
     <t>CATALYSTONE SOLUTIONS HOLDING AS</t>
   </si>
   <si>
     <t>NO0013735894</t>
   </si>
   <si>
+    <t>NO0013737312</t>
+  </si>
+  <si>
     <t>NO0013699579</t>
   </si>
   <si>
     <t>HOLDCO CLOVER</t>
   </si>
   <si>
     <t>NO0013737395</t>
   </si>
   <si>
     <t>HOLDCO CLOVER AS</t>
   </si>
   <si>
+    <t>NO0010629108</t>
+  </si>
+  <si>
+    <t>NEXT BIOMETRICS</t>
+  </si>
+  <si>
+    <t>NO0013740142</t>
+  </si>
+  <si>
+    <t>NEXT BIOMETRICS GROUP ASA</t>
+  </si>
+  <si>
+    <t>NO0010904923</t>
+  </si>
+  <si>
+    <t>HEXAGON PURUS</t>
+  </si>
+  <si>
+    <t>NO0013751966</t>
+  </si>
+  <si>
+    <t>HEXAGON PURUS ASA</t>
+  </si>
+  <si>
+    <t>NO0006001403</t>
+  </si>
+  <si>
+    <t>CULTURA SPAREBA A-EGENKAP</t>
+  </si>
+  <si>
+    <t>NO0013753087</t>
+  </si>
+  <si>
+    <t>CULTURA SPAREBANK</t>
+  </si>
+  <si>
     <t>NO0011008971</t>
   </si>
   <si>
     <t>SMARTCRAFT ASA</t>
   </si>
   <si>
     <t>SE0027597691</t>
   </si>
   <si>
     <t>SmartCraft AB</t>
   </si>
   <si>
     <t>SmartCraft Group AB (publ)</t>
+  </si>
+  <si>
+    <t>SE0028799411</t>
+  </si>
+  <si>
+    <t>PPI Public Prop</t>
+  </si>
+  <si>
+    <t>PPI Public Property Invest AB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="d/m/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -859,954 +931,1114 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="4">
-        <v>46037</v>
+        <v>46078</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E3" s="4">
-        <v>46037</v>
+        <v>46154</v>
       </c>
       <c r="F3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E4" s="4">
-        <v>45947</v>
+        <v>46037</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="4">
-        <v>45978</v>
+        <v>46037</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="4">
-        <v>45981</v>
+        <v>45947</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E7" s="4">
-        <v>45994</v>
+        <v>45978</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="4">
-        <v>45896</v>
+        <v>45981</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E9" s="4">
-        <v>46042</v>
+        <v>45994</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
         <v>34</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E10" s="4">
-        <v>46042</v>
+        <v>45896</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E11" s="4">
-        <v>46078</v>
+        <v>46042</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
         <v>39</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>40</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" s="4">
+        <v>46042</v>
+      </c>
+      <c r="F12" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="4">
-        <v>45959</v>
+        <v>46105</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
         <v>48</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>49</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>50</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="4">
-        <v>46034</v>
+        <v>45959</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
         <v>53</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="4">
-        <v>45950</v>
+        <v>46034</v>
       </c>
       <c r="F15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E16" s="4">
-        <v>46007</v>
+        <v>45950</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" t="s">
         <v>60</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="4">
-        <v>46057</v>
+        <v>46007</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E18" s="4">
         <v>46057</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="4">
-        <v>45952</v>
+        <v>46057</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E20" s="4">
-        <v>46066</v>
+        <v>45952</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
         <v>69</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" s="4">
+        <v>46066</v>
+      </c>
+      <c r="F21" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" t="s">
         <v>74</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>75</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>76</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="4">
-        <v>46030</v>
+        <v>45996</v>
       </c>
       <c r="F22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E23" s="4">
-        <v>45926</v>
+        <v>46174</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="4">
-        <v>46007</v>
+        <v>46030</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" t="s">
         <v>87</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="4">
-        <v>45891</v>
+        <v>45926</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" t="s">
         <v>91</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="4">
-        <v>45925</v>
+        <v>46007</v>
       </c>
       <c r="F26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E27" s="4">
-        <v>46056</v>
+        <v>45891</v>
       </c>
       <c r="F27" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C28" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="E28" s="4">
-        <v>45944</v>
+        <v>45925</v>
       </c>
       <c r="F28" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="E29" s="4">
-        <v>45925</v>
+        <v>46056</v>
       </c>
       <c r="F29" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="E30" s="4">
-        <v>45925</v>
+        <v>45944</v>
       </c>
       <c r="F30" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" t="s">
         <v>99</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="E31" s="4">
+        <v>45925</v>
+      </c>
+      <c r="F31" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" t="s">
         <v>104</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E32" s="4">
-        <v>45945</v>
+        <v>45925</v>
       </c>
       <c r="F32" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E33" s="4">
-        <v>45967</v>
+        <v>45940</v>
       </c>
       <c r="F33" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C34" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E34" s="4">
-        <v>45968</v>
+        <v>45945</v>
       </c>
       <c r="F34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C35" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E35" s="4">
-        <v>45973</v>
+        <v>45967</v>
       </c>
       <c r="F35" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D36" t="s">
         <v>120</v>
       </c>
       <c r="E36" s="4">
-        <v>46035</v>
+        <v>45968</v>
       </c>
       <c r="F36" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>122</v>
       </c>
       <c r="B37" t="s">
         <v>123</v>
       </c>
       <c r="C37" t="s">
         <v>124</v>
       </c>
       <c r="D37" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="4">
-        <v>45989</v>
+        <v>45973</v>
       </c>
       <c r="F37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>126</v>
       </c>
       <c r="B38" t="s">
         <v>127</v>
       </c>
       <c r="C38" t="s">
         <v>128</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E38" s="4">
-        <v>46042</v>
+        <v>46035</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="C39" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="E39" s="4">
-        <v>46065</v>
+        <v>45989</v>
       </c>
       <c r="F39" t="s">
-        <v>88</v>
+        <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B40" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C40" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E40" s="4">
-        <v>46041</v>
+        <v>46042</v>
       </c>
       <c r="F40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="B41" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>97</v>
       </c>
       <c r="E41" s="4">
-        <v>46057</v>
+        <v>46065</v>
       </c>
       <c r="F41" t="s">
-        <v>135</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>138</v>
+      </c>
+      <c r="B42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C42" t="s">
         <v>137</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="E42" s="4">
-        <v>46065</v>
+        <v>46120</v>
       </c>
       <c r="F42" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="C43" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="E43" s="4">
-        <v>46069</v>
+        <v>46041</v>
       </c>
       <c r="F43" t="s">
-        <v>61</v>
+        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C44" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E44" s="4">
-        <v>46070</v>
+        <v>46057</v>
       </c>
       <c r="F44" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>32</v>
+        <v>139</v>
       </c>
       <c r="C45" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>139</v>
       </c>
       <c r="E45" s="4">
-        <v>46083</v>
+        <v>46065</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>146</v>
+        <v>64</v>
       </c>
       <c r="B46" t="s">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46" t="s">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="E46" s="4">
-        <v>46090</v>
+        <v>46069</v>
       </c>
       <c r="F46" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B47" t="s">
         <v>150</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>151</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>150</v>
+      </c>
+      <c r="E47" s="4">
+        <v>46070</v>
+      </c>
+      <c r="F47" t="s">
         <v>152</v>
       </c>
-      <c r="D47" t="s">
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C48" t="s">
         <v>153</v>
       </c>
-      <c r="E47" s="4">
+      <c r="D48" t="s">
+        <v>40</v>
+      </c>
+      <c r="E48" s="4">
+        <v>46083</v>
+      </c>
+      <c r="F48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>154</v>
+      </c>
+      <c r="B49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" t="s">
+        <v>153</v>
+      </c>
+      <c r="D49" t="s">
+        <v>40</v>
+      </c>
+      <c r="E49" s="4">
+        <v>46133</v>
+      </c>
+      <c r="F49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>155</v>
+      </c>
+      <c r="B50" t="s">
+        <v>156</v>
+      </c>
+      <c r="C50" t="s">
+        <v>157</v>
+      </c>
+      <c r="D50" t="s">
+        <v>156</v>
+      </c>
+      <c r="E50" s="4">
+        <v>46090</v>
+      </c>
+      <c r="F50" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>159</v>
+      </c>
+      <c r="B51" t="s">
+        <v>160</v>
+      </c>
+      <c r="C51" t="s">
+        <v>161</v>
+      </c>
+      <c r="D51" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" s="4">
+        <v>46126</v>
+      </c>
+      <c r="F51" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>163</v>
+      </c>
+      <c r="B52" t="s">
+        <v>164</v>
+      </c>
+      <c r="C52" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" t="s">
+        <v>164</v>
+      </c>
+      <c r="E52" s="4">
+        <v>46161</v>
+      </c>
+      <c r="F52" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>167</v>
+      </c>
+      <c r="B53" t="s">
+        <v>168</v>
+      </c>
+      <c r="C53" t="s">
+        <v>169</v>
+      </c>
+      <c r="D53" t="s">
+        <v>168</v>
+      </c>
+      <c r="E53" s="4">
+        <v>46164</v>
+      </c>
+      <c r="F53" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>171</v>
+      </c>
+      <c r="B54" t="s">
+        <v>172</v>
+      </c>
+      <c r="C54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D54" t="s">
+        <v>174</v>
+      </c>
+      <c r="E54" s="4">
         <v>46104</v>
       </c>
-      <c r="F47" t="s">
-        <v>154</v>
+      <c r="F54" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55" t="s">
+        <v>69</v>
+      </c>
+      <c r="C55" t="s">
+        <v>176</v>
+      </c>
+      <c r="D55" t="s">
+        <v>177</v>
+      </c>
+      <c r="E55" s="4">
+        <v>46161</v>
+      </c>
+      <c r="F55" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">